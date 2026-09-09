--- v0 (2026-06-13)
+++ v1 (2026-09-09)
@@ -495,51 +495,51 @@
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="52" customWidth="1" min="1" max="1"/>
     <col width="34" customWidth="1" min="2" max="2"/>
     <col width="60" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="6" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Bri-Chem Supply Ltd</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="n">
-        <v>46186</v>
+        <v>46274</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Primary Function</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Product Information</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
@@ -854,54 +854,54 @@
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Flakes, Granular and Fibers</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>18.14</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G11" s="5" t="n">
-        <v>1041</v>
+        <v>981</v>
       </c>
       <c r="L11" s="5" t="n">
-        <v>1041</v>
+        <v>981</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>AQUASORB MEDIUM</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Dewatering Agent</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>SAP Polymer (1-2mm)</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
@@ -1119,205 +1119,200 @@
         <is>
           <t>Bentonite / Viscosifier</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Clay -200 mesh (&lt;75µm)</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G18" s="4" t="n">
-        <v>11350</v>
+        <v>8597</v>
       </c>
       <c r="H18" s="4" t="n">
-        <v>5740</v>
-[...3 lines deleted...]
-      </c>
+        <v>4733</v>
+      </c>
+      <c r="I18" s="3" t="n"/>
       <c r="J18" s="4" t="n">
-        <v>2781</v>
+        <v>1381</v>
       </c>
       <c r="K18" s="4" t="n">
-        <v>1366</v>
+        <v>2137</v>
       </c>
       <c r="L18" s="4" t="n">
-        <v>675</v>
+        <v>346</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>BICARB OF SODA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Buffer (Ca2+ sequestration)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G19" s="5" t="n">
-        <v>1218</v>
+        <v>1621</v>
       </c>
       <c r="H19" s="5" t="n">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>841</v>
       </c>
       <c r="J19" s="5" t="n">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="K19" s="5" t="n">
-        <v>240</v>
+        <v>422</v>
       </c>
       <c r="L19" s="5" t="n">
-        <v>88</v>
+        <v>144</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>BLEACH</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Biocide</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Deflocculant</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="G20" s="4" t="n">
-        <v>692</v>
+        <v>566</v>
       </c>
       <c r="H20" s="4" t="n">
-        <v>393</v>
+        <v>525</v>
       </c>
       <c r="I20" s="4" t="n">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J20" s="4" t="n">
         <v>12</v>
       </c>
       <c r="K20" s="3" t="n"/>
       <c r="L20" s="4" t="n">
-        <v>262</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>BRIDGIT COARSE</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Granular Bridging Material (3.3 - 6.3 mm)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G21" s="5" t="n">
         <v>488</v>
       </c>
       <c r="H21" s="5" t="n">
-        <v>392</v>
+        <v>432</v>
       </c>
       <c r="I21" s="5" t="n">
-        <v>96</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>BRIDGIT X COARSE</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Granular Bridging Material (6.3 - 9.5 mm)</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
@@ -1350,205 +1345,206 @@
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Fine Grind (65 µm) Bridging Material</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G23" s="5" t="n">
-        <v>5081</v>
+        <v>6633</v>
       </c>
       <c r="H23" s="5" t="n">
-        <v>2624</v>
+        <v>3328</v>
       </c>
       <c r="I23" s="5" t="n">
-        <v>661</v>
+        <v>10</v>
       </c>
       <c r="J23" s="5" t="n">
-        <v>1658</v>
+        <v>1322</v>
       </c>
       <c r="K23" s="5" t="n">
-        <v>138</v>
+        <v>1948</v>
+      </c>
+      <c r="L23" s="5" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>CALCIUM CARBONATE  "325"</t>
         </is>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Ultra-fine Grind (44 µm) Bridging Material</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G24" s="4" t="n">
-        <v>4230</v>
+        <v>6377</v>
       </c>
       <c r="H24" s="4" t="n">
-        <v>2150</v>
+        <v>2578</v>
       </c>
       <c r="I24" s="4" t="n">
-        <v>371</v>
+        <v>35</v>
       </c>
       <c r="J24" s="4" t="n">
-        <v>1535</v>
+        <v>1423</v>
       </c>
       <c r="K24" s="4" t="n">
-        <v>107</v>
+        <v>2050</v>
       </c>
       <c r="L24" s="4" t="n">
-        <v>67</v>
+        <v>291</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>CALCIUM CARBONATE  "SUPERCAL"</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Medium Grind (500 µm) Bridging Material</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G25" s="5" t="n">
-        <v>2926</v>
+        <v>2271</v>
       </c>
       <c r="H25" s="5" t="n">
-        <v>1644</v>
+        <v>1157</v>
       </c>
       <c r="J25" s="5" t="n">
-        <v>812</v>
+        <v>700</v>
       </c>
       <c r="K25" s="5" t="n">
-        <v>470</v>
+        <v>414</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>CALCIUM CARBONATE "POULTRY GRIT"</t>
         </is>
       </c>
       <c r="B26" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Coarse Grind (3000 µm) Bridging Material</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G26" s="4" t="n">
-        <v>804</v>
+        <v>524</v>
       </c>
       <c r="H26" s="4" t="n">
         <v>130</v>
       </c>
-      <c r="I26" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="3" t="n"/>
       <c r="J26" s="4" t="n">
         <v>15</v>
       </c>
       <c r="K26" s="3" t="n"/>
       <c r="L26" s="4" t="n">
-        <v>641</v>
+        <v>379</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>CALCIUM CHLORIDE 94% POWDER</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>CaCl2 94% Purity</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
@@ -1619,101 +1615,99 @@
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Ca2+ Source</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>36.36</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G29" s="5" t="n">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>372</v>
       </c>
       <c r="J29" s="5" t="n">
         <v>15</v>
       </c>
+      <c r="K29" s="5" t="n">
+        <v>262</v>
+      </c>
       <c r="L29" s="5" t="n">
         <v>95</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>CALCIUM NITRATE</t>
         </is>
       </c>
       <c r="B30" s="3" t="inlineStr">
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Ca2+ Source</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F30" s="3" t="inlineStr"/>
       <c r="G30" s="4" t="n">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="I30" s="4" t="n">
         <v>22</v>
       </c>
+      <c r="H30" s="4" t="n">
+        <v>22</v>
+      </c>
+      <c r="I30" s="3" t="n"/>
       <c r="J30" s="3" t="n"/>
       <c r="K30" s="3" t="n"/>
-      <c r="L30" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L30" s="3" t="n"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>CAUSTIC POTASH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Base (strong)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>KG</t>
@@ -1741,297 +1735,292 @@
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Base (strong)</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G32" s="4" t="n">
-        <v>1593</v>
+        <v>1223</v>
       </c>
       <c r="H32" s="4" t="n">
-        <v>1302</v>
+        <v>606</v>
       </c>
       <c r="I32" s="3" t="n"/>
       <c r="J32" s="4" t="n">
-        <v>24</v>
+        <v>192</v>
       </c>
       <c r="K32" s="4" t="n">
         <v>219</v>
       </c>
       <c r="L32" s="4" t="n">
-        <v>48</v>
+        <v>206</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>CELLOFLAKE</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Flake Material</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="G33" s="5" t="n">
-        <v>3715</v>
+        <v>2265</v>
       </c>
       <c r="H33" s="5" t="n">
-        <v>1547</v>
+        <v>1009</v>
       </c>
       <c r="I33" s="5" t="n">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="J33" s="5" t="n">
-        <v>864</v>
+        <v>99</v>
       </c>
       <c r="K33" s="5" t="n">
-        <v>818</v>
+        <v>778</v>
       </c>
       <c r="L33" s="5" t="n">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>CHEMBREAK ECA</t>
         </is>
       </c>
       <c r="B34" s="3" t="inlineStr">
         <is>
           <t>Polymer Breaker</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Enzyme and acid blend (pH 2.6)</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G34" s="4" t="n">
-        <v>323</v>
+        <v>303</v>
       </c>
       <c r="H34" s="4" t="n">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="J34" s="4" t="n">
+        <v>182</v>
+      </c>
+      <c r="I34" s="3" t="n"/>
+      <c r="J34" s="3" t="n"/>
+      <c r="K34" s="4" t="n">
         <v>32</v>
       </c>
-      <c r="K34" s="4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L34" s="4" t="n">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>CHROME FREE DESCO II</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Dispersant / Deflocculant</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Tannin-based red/brown powder (pH 5 - 9)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="G35" s="5" t="n">
-        <v>1879</v>
+        <v>2661</v>
       </c>
       <c r="H35" s="5" t="n">
-        <v>1204</v>
+        <v>2242</v>
       </c>
       <c r="J35" s="5" t="n">
         <v>227</v>
       </c>
       <c r="K35" s="5" t="n">
-        <v>135</v>
+        <v>35</v>
       </c>
       <c r="L35" s="5" t="n">
-        <v>313</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>CITRIC ACID</t>
         </is>
       </c>
       <c r="B36" s="3" t="inlineStr">
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Acid (weak) -mix with sodium citrate for buffer effect</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F36" s="3" t="inlineStr"/>
       <c r="G36" s="4" t="n">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="H36" s="3" t="n"/>
+        <v>943</v>
+      </c>
+      <c r="H36" s="4" t="n">
+        <v>880</v>
+      </c>
       <c r="I36" s="3" t="n"/>
       <c r="J36" s="4" t="n">
-        <v>238</v>
+        <v>38</v>
       </c>
       <c r="K36" s="4" t="n">
         <v>5</v>
       </c>
       <c r="L36" s="4" t="n">
-        <v>124</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>CLEAR-EX PILL</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Specialized Blend (polymer and fluid loss control additives)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G37" s="5" t="n">
-        <v>448</v>
+        <v>254</v>
       </c>
       <c r="H37" s="5" t="n">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="K37" s="5" t="n">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="L37" s="5" t="n">
         <v>120</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>COTTON SEED BLEND</t>
         </is>
       </c>
       <c r="B38" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Fibrous Bridging Agent (20% &gt; 850µm; 80% &lt; 850µm)</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>18</t>
         </is>
@@ -2101,160 +2090,158 @@
         <is>
           <t>Antifoaming Agent</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Alcohol</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G40" s="4" t="n">
-        <v>954</v>
+        <v>1072</v>
       </c>
       <c r="H40" s="4" t="n">
-        <v>498</v>
+        <v>893</v>
       </c>
       <c r="I40" s="4" t="n">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="J40" s="4" t="n">
         <v>109</v>
       </c>
       <c r="K40" s="4" t="n">
-        <v>139</v>
+        <v>43</v>
       </c>
       <c r="L40" s="4" t="n">
-        <v>112</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>DEFOAM 2000  (SILICONE)</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Antifoaming Agent</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Silicone</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G41" s="5" t="n">
-        <v>449</v>
+        <v>513</v>
       </c>
       <c r="H41" s="5" t="n">
-        <v>260</v>
+        <v>340</v>
       </c>
       <c r="J41" s="5" t="n">
         <v>8</v>
       </c>
       <c r="K41" s="5" t="n">
         <v>104</v>
       </c>
       <c r="L41" s="5" t="n">
-        <v>77</v>
+        <v>61</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>DETERGENT L</t>
         </is>
       </c>
       <c r="B42" s="3" t="inlineStr">
         <is>
           <t>Wetting Agent / Cleaning Agent</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Surfactant</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G42" s="4" t="n">
-        <v>488</v>
+        <v>584</v>
       </c>
       <c r="H42" s="4" t="n">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="I42" s="3" t="n"/>
       <c r="J42" s="4" t="n">
         <v>81</v>
       </c>
       <c r="K42" s="4" t="n">
-        <v>156</v>
+        <v>28</v>
       </c>
       <c r="L42" s="3" t="n"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>DIASEAL M</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Squeeze Material</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>18.14</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
@@ -2278,58 +2265,56 @@
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Surfactant / wetting agent</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G44" s="4" t="n">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="H44" s="4" t="n">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="I44" s="3" t="n"/>
       <c r="J44" s="3" t="n"/>
       <c r="K44" s="3" t="n"/>
       <c r="L44" s="3" t="n"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>DRISPAC REGULAR</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Fluid Loss Control</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>PAC Polymer (reg viscosity)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
@@ -2402,91 +2387,90 @@
         <is>
           <t>Bentonite / Sealant</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Clay chips (&lt;19mm)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="G47" s="5" t="n">
-        <v>792</v>
+        <v>744</v>
+      </c>
+      <c r="H47" s="5" t="n">
+        <v>408</v>
       </c>
       <c r="I47" s="5" t="n">
-        <v>236</v>
+        <v>8</v>
       </c>
       <c r="K47" s="5" t="n">
-        <v>556</v>
+        <v>328</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>EXPAND LCM</t>
         </is>
       </c>
       <c r="B48" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr"/>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr"/>
-      <c r="G48" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="3" t="n"/>
       <c r="H48" s="3" t="n"/>
       <c r="I48" s="3" t="n"/>
       <c r="J48" s="3" t="n"/>
-      <c r="K48" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K48" s="3" t="n"/>
       <c r="L48" s="3" t="n"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>EZ DRILL TOTE</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Lubricant</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>WBM</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
@@ -2562,136 +2546,133 @@
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>OBM</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="G51" s="5" t="n">
         <v>7</v>
       </c>
       <c r="H51" s="5" t="n">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>FIBER FLUID FINE</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Fibrous Bridging Agent</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="G52" s="4" t="n">
         <v>158</v>
       </c>
       <c r="H52" s="4" t="n">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="I52" s="4" t="n">
-        <v>148</v>
+        <v>5</v>
       </c>
       <c r="J52" s="3" t="n"/>
       <c r="K52" s="3" t="n"/>
       <c r="L52" s="3" t="n"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>FLOOR DRY</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Absorbent</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Clay-based</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="G53" s="5" t="n">
-        <v>917</v>
+        <v>872</v>
       </c>
       <c r="H53" s="5" t="n">
-        <v>614</v>
+        <v>569</v>
       </c>
       <c r="J53" s="5" t="n">
         <v>303</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>G&amp;S 2000F</t>
         </is>
       </c>
       <c r="B54" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Graphite Bridging Agent</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
@@ -2911,155 +2892,151 @@
         <is>
           <t>Ca2+ Source</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Viscosifier (CaSO4)</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="G60" s="4" t="n">
-        <v>2293</v>
+        <v>1445</v>
       </c>
       <c r="H60" s="4" t="n">
-        <v>1472</v>
+        <v>692</v>
       </c>
       <c r="I60" s="3" t="n"/>
       <c r="J60" s="4" t="n">
         <v>753</v>
       </c>
       <c r="K60" s="3" t="n"/>
-      <c r="L60" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="L60" s="3" t="n"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>H2S SCAV OBM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>H2S Scavenger</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>OBM</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="G61" s="5" t="n">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="H61" s="5" t="n">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="J61" s="5" t="n">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="K61" s="5" t="n">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>H2S SCAV WBM</t>
         </is>
       </c>
       <c r="B62" s="3" t="inlineStr">
         <is>
           <t>H2S Scavenger</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>WBM</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="E62" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="G62" s="4" t="n">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="H62" s="4" t="n">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="I62" s="3" t="n"/>
       <c r="J62" s="4" t="n">
         <v>19</v>
       </c>
       <c r="K62" s="4" t="n">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="L62" s="3" t="n"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>HEMATITE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Weighting Agent</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>5.05 SG</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>45.4</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>KG</t>
@@ -3081,158 +3058,152 @@
         <is>
           <t>Flocculant</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Anionic Powder (high MW)</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="G64" s="4" t="n">
-        <v>466</v>
+        <v>402</v>
       </c>
       <c r="H64" s="4" t="n">
-        <v>240</v>
+        <v>198</v>
       </c>
       <c r="I64" s="3" t="n"/>
       <c r="J64" s="4" t="n">
         <v>53</v>
       </c>
       <c r="K64" s="4" t="n">
         <v>77</v>
       </c>
       <c r="L64" s="4" t="n">
-        <v>96</v>
+        <v>74</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>HYPER DRILL AF 207 RD</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Flocculant</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Anionic Powder (high MW); Shale inhibitor with KCl</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="G65" s="5" t="n">
-        <v>141</v>
+        <v>241</v>
       </c>
       <c r="H65" s="5" t="n">
-        <v>4</v>
+        <v>104</v>
       </c>
       <c r="J65" s="5" t="n">
         <v>7</v>
       </c>
       <c r="K65" s="5" t="n">
         <v>130</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>HYPER DRILL AF 247 RD</t>
         </is>
       </c>
       <c r="B66" s="3" t="inlineStr">
         <is>
           <t>Flocculant</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Anionic (low MW); Shale inhibitor with KCl</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="G66" s="4" t="n">
-        <v>654</v>
+        <v>427</v>
       </c>
       <c r="H66" s="4" t="n">
-        <v>157</v>
-[...9 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="I66" s="3" t="n"/>
+      <c r="J66" s="3" t="n"/>
+      <c r="K66" s="3" t="n"/>
       <c r="L66" s="4" t="n">
-        <v>106</v>
+        <v>26</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>HYPER DRILL CP 905</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Flocculant</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Cationic µbead (high MW; low charge)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
@@ -3258,104 +3229,105 @@
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Cationic µbead (high MW; high charge)</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="G68" s="4" t="n">
         <v>511</v>
       </c>
       <c r="H68" s="4" t="n">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="I68" s="3" t="n"/>
       <c r="J68" s="4" t="n">
         <v>48</v>
       </c>
       <c r="K68" s="4" t="n">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="L68" s="4" t="n">
         <v>130</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>HYPER DRILL NF 301</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Flocculant</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Non-ionic Powder (high MW) Shale Inhibitor with KCl</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="G69" s="5" t="n">
-        <v>190</v>
+        <v>372</v>
       </c>
       <c r="H69" s="5" t="n">
-        <v>160</v>
+        <v>240</v>
+      </c>
+      <c r="J69" s="5" t="n">
+        <v>115</v>
       </c>
       <c r="K69" s="5" t="n">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>HYPER SORB AP 200 A</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>Dewatering Agent</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>SAP Polymer (crosslinked)</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
@@ -3388,54 +3360,54 @@
         <is>
           <t>Dispersant / Deflocculant</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Anionic µbead (low MW Na polyacrylate) - effective up to 260oC</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="G71" s="5" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H71" s="5" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>INHIBIDRILL  (PAIL)</t>
         </is>
       </c>
       <c r="B72" s="3" t="inlineStr">
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Cationic Polyamine (low MW)</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
@@ -3557,208 +3529,200 @@
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Flakes, Granular and Fibers</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>18.14</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G75" s="5" t="n">
-        <v>1859</v>
+        <v>1217</v>
       </c>
       <c r="H75" s="5" t="n">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>62</v>
       </c>
       <c r="J75" s="5" t="n">
-        <v>723</v>
+        <v>313</v>
       </c>
       <c r="K75" s="5" t="n">
-        <v>438</v>
+        <v>797</v>
       </c>
       <c r="L75" s="5" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>LIGNITE / HUMALITE</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
           <t>Dispersant / Deflocculant</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Filtration Control - Brown Coal</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="G76" s="4" t="n">
-        <v>1106</v>
+        <v>2305</v>
       </c>
       <c r="H76" s="4" t="n">
-        <v>197</v>
+        <v>1561</v>
       </c>
       <c r="I76" s="4" t="n">
         <v>42</v>
       </c>
       <c r="J76" s="4" t="n">
-        <v>320</v>
+        <v>288</v>
       </c>
       <c r="K76" s="4" t="n">
-        <v>309</v>
+        <v>367</v>
       </c>
       <c r="L76" s="4" t="n">
-        <v>238</v>
+        <v>47</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>LIME</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Base (weak)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="G77" s="5" t="n">
-        <v>4272</v>
+        <v>2070</v>
       </c>
       <c r="H77" s="5" t="n">
-        <v>3246</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>1124</v>
       </c>
       <c r="J77" s="5" t="n">
         <v>204</v>
       </c>
       <c r="K77" s="5" t="n">
         <v>610</v>
       </c>
       <c r="L77" s="5" t="n">
         <v>132</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>LUBRA-GLIDE COARSE</t>
         </is>
       </c>
       <c r="B78" s="3" t="inlineStr">
         <is>
           <t>Lubricant</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Drag Reducer - Co Polymer Beads</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="G78" s="4" t="n">
         <v>96</v>
       </c>
       <c r="H78" s="4" t="n">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I78" s="3" t="n"/>
       <c r="J78" s="3" t="n"/>
       <c r="K78" s="3" t="n"/>
       <c r="L78" s="4" t="n">
         <v>35</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>LUBRA-GLIDE FINE</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Lubricant</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Drag Reducer - Co Polymer Beads</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>22.68</t>
@@ -3791,66 +3755,64 @@
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Acid-soluble Fibre Bridging Agent</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G80" s="4" t="n">
-        <v>1352</v>
+        <v>978</v>
       </c>
       <c r="H80" s="4" t="n">
-        <v>316</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="I80" s="3" t="n"/>
       <c r="J80" s="4" t="n">
         <v>250</v>
       </c>
       <c r="K80" s="4" t="n">
-        <v>692</v>
+        <v>396</v>
       </c>
       <c r="L80" s="4" t="n">
-        <v>64</v>
+        <v>145</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Base (weak)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
@@ -3987,63 +3949,60 @@
         <is>
           <t>Viscosifier</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Biopolymer (xanthan)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G85" s="5" t="n">
-        <v>3652</v>
+        <v>3637</v>
       </c>
       <c r="H85" s="5" t="n">
-        <v>2705</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>3260</v>
       </c>
       <c r="J85" s="5" t="n">
         <v>239</v>
       </c>
       <c r="K85" s="5" t="n">
-        <v>538</v>
+        <v>38</v>
       </c>
       <c r="L85" s="5" t="n">
         <v>100</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>MONOFILAMENT FIBRE 1"</t>
         </is>
       </c>
       <c r="B86" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Synthetic Fibre</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
           <t>6.8</t>
         </is>
@@ -4116,60 +4075,60 @@
         <is>
           <t>Biocide</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Glutaraldehyde in H2O</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G88" s="4" t="n">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="H88" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="I88" s="3" t="n"/>
       <c r="J88" s="3" t="n"/>
       <c r="K88" s="3" t="n"/>
       <c r="L88" s="4" t="n">
-        <v>224</v>
+        <v>192</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>NATROSOL HI-VIS</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Viscosifier</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Hydroxyethylcellulose (VHM)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
@@ -4192,54 +4151,54 @@
         <is>
           <t>Bentonite / Viscosifier</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Clay -200 mesh (&lt;75µm)</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="G90" s="4" t="n">
-        <v>1112</v>
+        <v>2456</v>
       </c>
       <c r="H90" s="4" t="n">
-        <v>217</v>
+        <v>1561</v>
       </c>
       <c r="I90" s="3" t="n"/>
       <c r="J90" s="4" t="n">
         <v>28</v>
       </c>
       <c r="K90" s="4" t="n">
         <v>867</v>
       </c>
       <c r="L90" s="3" t="n"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>NUT SHELL COARSE</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Granular 8/12 (1,700 - 2,360 µm)</t>
         </is>
@@ -4279,105 +4238,107 @@
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Granular 20/40 (425 - 850 µm)</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E92" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G92" s="4" t="n">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="H92" s="3" t="n"/>
       <c r="I92" s="3" t="n"/>
-      <c r="J92" s="3" t="n"/>
+      <c r="J92" s="4" t="n">
+        <v>40</v>
+      </c>
       <c r="K92" s="4" t="n">
         <v>16</v>
       </c>
       <c r="L92" s="3" t="n"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>NUT SHELL MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Granular 12/20 (1,700 - 850 µm)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G93" s="5" t="n">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>1811</v>
+      </c>
+      <c r="H93" s="5" t="n">
+        <v>665</v>
       </c>
       <c r="J93" s="5" t="n">
-        <v>633</v>
+        <v>313</v>
       </c>
       <c r="K93" s="5" t="n">
-        <v>657</v>
+        <v>17</v>
       </c>
       <c r="L93" s="5" t="n">
-        <v>311</v>
+        <v>816</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>OSR-30 (MEDIUM)</t>
         </is>
       </c>
       <c r="B94" s="3" t="inlineStr">
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Oil Soluble Resin (&lt;650µm) Bridging Material</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E94" s="3" t="inlineStr">
         <is>
@@ -4528,178 +4489,181 @@
         <is>
           <t>Emulsifier (Primary)</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Use with Lime</t>
         </is>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="E98" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="G98" s="4" t="n">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H98" s="4" t="n">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="I98" s="3" t="n"/>
       <c r="J98" s="3" t="n"/>
       <c r="K98" s="3" t="n"/>
       <c r="L98" s="3" t="n"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>PETRO-TONE</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Viscosifier</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Wet Process Organophilic Clay (OBM)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G99" s="5" t="n">
-        <v>376</v>
+        <v>276</v>
       </c>
       <c r="H99" s="5" t="n">
-        <v>376</v>
+        <v>256</v>
+      </c>
+      <c r="K99" s="5" t="n">
+        <v>20</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>PETRO-WET</t>
         </is>
       </c>
       <c r="B100" s="3" t="inlineStr">
         <is>
           <t>Emulsifier (Secondary)</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Wetting Agent (OBM)</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="E100" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="G100" s="4" t="n">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H100" s="4" t="n">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="I100" s="3" t="n"/>
       <c r="J100" s="4" t="n">
         <v>1</v>
       </c>
       <c r="K100" s="3" t="n"/>
       <c r="L100" s="3" t="n"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>PIPEOUT  (PAIL)</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Lubricant</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Dark Amber Liquid</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G101" s="5" t="n">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="H101" s="5" t="n">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>PNP EMULSION BREAKER</t>
         </is>
       </c>
       <c r="B102" s="3" t="inlineStr">
         <is>
           <t>Demulsifier</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Hydrophobic Solvent (OBM)</t>
         </is>
       </c>
       <c r="D102" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E102" s="3" t="inlineStr">
         <is>
@@ -4800,106 +4764,103 @@
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Salt (KCl)</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G105" s="5" t="n">
-        <v>2221</v>
+        <v>1908</v>
       </c>
       <c r="H105" s="5" t="n">
-        <v>761</v>
+        <v>1437</v>
       </c>
       <c r="I105" s="5" t="n">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="L105" s="5" t="n">
-        <v>871</v>
+        <v>423</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>POTASSIUM CARBONATE</t>
         </is>
       </c>
       <c r="B106" s="3" t="inlineStr">
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Buffer (Ca2+ sequestration); Salt (K2CO3);</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E106" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G106" s="4" t="n">
-        <v>454</v>
+        <v>30</v>
       </c>
       <c r="H106" s="4" t="n">
-        <v>286</v>
+        <v>20</v>
       </c>
       <c r="I106" s="3" t="n"/>
       <c r="J106" s="3" t="n"/>
       <c r="K106" s="4" t="n">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="L106" s="3" t="n"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>RADIAGREEN EBL</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Lubricant</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Ester-based</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
@@ -5101,116 +5062,110 @@
         <is>
           <t>Dispersant / Deflocculant</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Sodium Acid Pyrophosphate (Ca+ Sequester)</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G113" s="5" t="n">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>50</v>
       </c>
       <c r="I113" s="5" t="n">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="K113" s="5" t="n">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="L113" s="5" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>SAWDUST</t>
         </is>
       </c>
       <c r="B114" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Organic Absorbent</t>
         </is>
       </c>
       <c r="D114" s="3" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="E114" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="G114" s="4" t="n">
-        <v>7926</v>
+        <v>5535</v>
       </c>
       <c r="H114" s="4" t="n">
-        <v>42</v>
+        <v>2417</v>
       </c>
       <c r="I114" s="4" t="n">
-        <v>1523</v>
+        <v>463</v>
       </c>
       <c r="J114" s="4" t="n">
-        <v>1900</v>
+        <v>925</v>
       </c>
       <c r="K114" s="4" t="n">
-        <v>3964</v>
+        <v>964</v>
       </c>
       <c r="L114" s="4" t="n">
-        <v>497</v>
+        <v>766</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>SEA MUD  (Sepiolite)</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Viscosifier</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Clay (Sepiolite)</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
@@ -5233,116 +5188,114 @@
         <is>
           <t>Hydrostatic Head Reducer</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Surfactant - Foaming Agent</t>
         </is>
       </c>
       <c r="D116" s="3" t="inlineStr">
         <is>
           <t>0.45</t>
         </is>
       </c>
       <c r="E116" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>1050</t>
         </is>
       </c>
       <c r="G116" s="4" t="n">
-        <v>7443</v>
+        <v>12261</v>
       </c>
       <c r="H116" s="4" t="n">
-        <v>1648</v>
-[...3 lines deleted...]
-      </c>
+        <v>8248</v>
+      </c>
+      <c r="I116" s="3" t="n"/>
       <c r="J116" s="4" t="n">
-        <v>2247</v>
+        <v>2103</v>
       </c>
       <c r="K116" s="4" t="n">
-        <v>2195</v>
+        <v>1192</v>
       </c>
       <c r="L116" s="4" t="n">
-        <v>910</v>
+        <v>718</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>SODA ASH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Ca2+ Sequestion (treat hardness)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Buffer Salt (Na2CO3)</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="G117" s="5" t="n">
-        <v>2134</v>
+        <v>2958</v>
       </c>
       <c r="H117" s="5" t="n">
-        <v>1060</v>
+        <v>2215</v>
       </c>
       <c r="I117" s="5" t="n">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="J117" s="5" t="n">
-        <v>282</v>
+        <v>237</v>
       </c>
       <c r="K117" s="5" t="n">
-        <v>326</v>
+        <v>157</v>
       </c>
       <c r="L117" s="5" t="n">
-        <v>301</v>
+        <v>323</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>SODIUM SULPHITE</t>
         </is>
       </c>
       <c r="B118" s="3" t="inlineStr">
         <is>
           <t>Oxygen Scavenger</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Corrosion Inhibitor Salt (Na2SO3)</t>
         </is>
       </c>
       <c r="D118" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E118" s="3" t="inlineStr">
         <is>
@@ -5437,104 +5390,104 @@
       <c r="I120" s="3" t="n"/>
       <c r="J120" s="3" t="n"/>
       <c r="K120" s="3" t="n"/>
       <c r="L120" s="3" t="n"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>SUGAR</t>
         </is>
       </c>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F121" t="inlineStr"/>
       <c r="G121" s="5" t="n">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="L121" s="5" t="n">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>SULPHAMIC ACID</t>
         </is>
       </c>
       <c r="B122" s="3" t="inlineStr">
         <is>
           <t>Alkalinity Control</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Acid</t>
         </is>
       </c>
       <c r="D122" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E122" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G122" s="4" t="n">
-        <v>1446</v>
+        <v>691</v>
       </c>
       <c r="H122" s="4" t="n">
-        <v>748</v>
+        <v>234</v>
       </c>
       <c r="I122" s="4" t="n">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="J122" s="4" t="n">
         <v>284</v>
       </c>
       <c r="K122" s="4" t="n">
-        <v>228</v>
+        <v>151</v>
       </c>
       <c r="L122" s="4" t="n">
-        <v>99</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>SUN SWEEP</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Hole-cleaning Agent</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Polyester Fibre</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
@@ -5559,61 +5512,61 @@
         <is>
           <t>Bentonite / Viscosifier</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Bentonite (High Yield)</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E124" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="G124" s="4" t="n">
-        <v>9303</v>
+        <v>8282</v>
       </c>
       <c r="H124" s="4" t="n">
-        <v>2347</v>
+        <v>2443</v>
       </c>
       <c r="I124" s="3" t="n"/>
       <c r="J124" s="4" t="n">
         <v>3990</v>
       </c>
       <c r="K124" s="4" t="n">
-        <v>2966</v>
+        <v>1849</v>
       </c>
       <c r="L124" s="3" t="n"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>SUPER SWEEP  (PAIL)</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Hole-cleaning Agent</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Monofilament Fibre</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
@@ -5659,64 +5612,76 @@
         </is>
       </c>
       <c r="G126" s="3" t="n"/>
       <c r="H126" s="3" t="n"/>
       <c r="I126" s="3" t="n"/>
       <c r="J126" s="3" t="n"/>
       <c r="K126" s="3" t="n"/>
       <c r="L126" s="3" t="n"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>SUPERSAUL 3</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Cleaner (Industrial)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Organic Degreaser</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="F127" t="inlineStr"/>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
       <c r="G127" s="5" t="n">
-        <v>209</v>
+        <v>178</v>
       </c>
       <c r="H127" s="5" t="n">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="J127" s="5" t="n">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="K127" s="5" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>SYNERCHEM MMH</t>
         </is>
       </c>
       <c r="B128" s="3" t="inlineStr"/>
       <c r="C128" s="3" t="inlineStr"/>
       <c r="D128" s="3" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
       </c>
       <c r="E128" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
@@ -5741,106 +5706,101 @@
         <is>
           <t>Demulsifier</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Aromatic, Aliphatic, Amine and Organic Acid</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G129" s="5" t="n">
-        <v>108</v>
+        <v>251</v>
       </c>
       <c r="H129" s="5" t="n">
-        <v>2</v>
+        <v>223</v>
       </c>
       <c r="J129" s="5" t="n">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>28</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>T-2508</t>
         </is>
       </c>
       <c r="B130" s="3" t="inlineStr">
         <is>
           <t>Demulsifier</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Methanol and Organic Acid</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E130" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G130" s="4" t="n">
-        <v>329</v>
+        <v>247</v>
       </c>
       <c r="H130" s="4" t="n">
-        <v>285</v>
+        <v>216</v>
       </c>
       <c r="I130" s="4" t="n">
         <v>31</v>
       </c>
       <c r="J130" s="3" t="n"/>
-      <c r="K130" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K130" s="3" t="n"/>
       <c r="L130" s="3" t="n"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>T-352 GLUTARALDEHYDE</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Biocide</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Glutaraldehyde in H2O</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
@@ -5869,249 +5829,236 @@
         <is>
           <t>Deflocculant / Dispersant</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>Low Na (Replacement for SAPP)</t>
         </is>
       </c>
       <c r="D132" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E132" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G132" s="4" t="n">
-        <v>526</v>
+        <v>955</v>
       </c>
       <c r="H132" s="4" t="n">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="I132" s="3" t="n"/>
       <c r="J132" s="4" t="n">
-        <v>168</v>
+        <v>118</v>
       </c>
       <c r="K132" s="4" t="n">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="L132" s="3" t="n"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>TORK EASE (10/BOX)</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Lubricant</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Potassium Based</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="G133" s="5" t="n">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>ULTRA FLOC L</t>
         </is>
       </c>
       <c r="B134" s="3" t="inlineStr">
         <is>
           <t>Shale Inhibitor</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Anionic Emulsion PHPA (30% Active)</t>
         </is>
       </c>
       <c r="D134" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E134" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G134" s="4" t="n">
         <v>464</v>
       </c>
       <c r="H134" s="4" t="n">
-        <v>160</v>
+        <v>217</v>
       </c>
       <c r="I134" s="4" t="n">
-        <v>121</v>
+        <v>64</v>
       </c>
       <c r="J134" s="4" t="n">
         <v>61</v>
       </c>
       <c r="K134" s="4" t="n">
         <v>98</v>
       </c>
       <c r="L134" s="4" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>ULTRA PAC PLUS LO VIS</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Fluid Loss Control</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Poly-anionic Cellulose</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G135" s="5" t="n">
-        <v>1278</v>
+        <v>314</v>
       </c>
       <c r="H135" s="5" t="n">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>1</v>
       </c>
       <c r="J135" s="5" t="n">
         <v>160</v>
       </c>
       <c r="K135" s="5" t="n">
-        <v>278</v>
+        <v>38</v>
       </c>
       <c r="L135" s="5" t="n">
-        <v>155</v>
+        <v>115</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>ULTRA PAC PLUS REG</t>
         </is>
       </c>
       <c r="B136" s="3" t="inlineStr">
         <is>
           <t>Fluid Loss Control</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Poly-anionic Cellulose</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E136" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="G136" s="4" t="n">
-        <v>327</v>
+        <v>215</v>
       </c>
       <c r="H136" s="4" t="n">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="I136" s="3" t="n"/>
       <c r="J136" s="4" t="n">
         <v>80</v>
       </c>
       <c r="K136" s="4" t="n">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="L136" s="4" t="n">
         <v>87</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>ULTRA SEAL COARSE</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Cellulose Fibre, Filtration Control Agents, Lubricants</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
@@ -6145,52 +6092,56 @@
       <c r="B138" s="3" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Cellulose Fibre, Filtration Control Agents, Lubricants</t>
         </is>
       </c>
       <c r="D138" s="3" t="inlineStr">
         <is>
           <t>18.18</t>
         </is>
       </c>
       <c r="E138" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="G138" s="3" t="n"/>
-      <c r="H138" s="3" t="n"/>
+      <c r="G138" s="4" t="n">
+        <v>108</v>
+      </c>
+      <c r="H138" s="4" t="n">
+        <v>108</v>
+      </c>
       <c r="I138" s="3" t="n"/>
       <c r="J138" s="3" t="n"/>
       <c r="K138" s="3" t="n"/>
       <c r="L138" s="3" t="n"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>ULTRA SEAL TG</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Cellulose Fibre, Filtration Control Agents, Lubricants</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
@@ -6225,149 +6176,147 @@
         <is>
           <t>LCM</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Cellulose Materials</t>
         </is>
       </c>
       <c r="D140" s="3" t="inlineStr">
         <is>
           <t>11.34</t>
         </is>
       </c>
       <c r="E140" s="3" t="inlineStr">
         <is>
           <t>KG</t>
         </is>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="G140" s="4" t="n">
-        <v>293</v>
+        <v>405</v>
       </c>
       <c r="H140" s="4" t="n">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="I140" s="3" t="n"/>
       <c r="J140" s="3" t="n"/>
       <c r="K140" s="3" t="n"/>
-      <c r="L140" s="3" t="n"/>
+      <c r="L140" s="4" t="n">
+        <v>96</v>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>ULTRA WASH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Cleaner (Industrial)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Removes Silica</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G141" s="5" t="n">
-        <v>238</v>
+        <v>375</v>
       </c>
       <c r="H141" s="5" t="n">
-        <v>97</v>
+        <v>271</v>
       </c>
       <c r="J141" s="5" t="n">
         <v>64</v>
       </c>
       <c r="K141" s="5" t="n">
-        <v>77</v>
+        <v>40</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>ULTRA WAX</t>
         </is>
       </c>
       <c r="B142" s="3" t="inlineStr">
         <is>
           <t>Protective Coating</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Wax</t>
         </is>
       </c>
       <c r="D142" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E142" s="3" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="G142" s="4" t="n">
-        <v>169</v>
+        <v>249</v>
       </c>
       <c r="H142" s="4" t="n">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="I142" s="3" t="n"/>
-      <c r="J142" s="4" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="J142" s="3" t="n"/>
       <c r="K142" s="4" t="n">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="L142" s="3" t="n"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>ZINC CARBONATE</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>H2S Scavenger</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>ZnCO3</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>22.68</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">